--- v2 (2026-03-08)
+++ v3 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="487" uniqueCount="206">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -133,54 +133,67 @@
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/37/20-03-2025-2-ind.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja_x000D_
 realizado um estudo técnico visando à drenagem de águas pluviais na zona urbana_x000D_
 e nos povoados do município. Após a identificação das áreas mais afetadas,_x000D_
 requer-se a imediata construção de galerias, instalação de bueiros ou a adoção de_x000D_
 outras medidas necessárias para solucionar a deficiência no escoamento das_x000D_
 águas pluviais.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/38/09-10-2025-ind.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que determine ao setor competente que disponibilize uma central telefônica_x000D_
 de atendimento, para que o cidadão consulte se seu remédio está disponível_x000D_
 na Rede Ambulatorial de Saúde</t>
   </si>
   <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_02-10-mateus.pdf</t>
+  </si>
+  <si>
+    <t>Realizar criação e manutenção de hortas comunitárias e compostagem em_x000D_
+áreas públicas sem uso pelo município.</t>
+  </si>
+  <si>
     <t>39</t>
   </si>
   <si>
-    <t>7</t>
+    <t>8</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/39/06-11-25-ind.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a adoção de medidas efetivas para a regularização fundiária dos imóveis urbanos e rurais situados em nosso município.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JESUS AMORIM</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_01-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado expediente ao Chefe do Poder Executivo Municipal, no sentido de que providencie a manutenção da Iluminação Pública da localidade Campestre e as demais regiões.</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_02-2025.pdf</t>
   </si>
@@ -199,53 +212,50 @@
 No sinal cruzamento da Av: Joaquim Vieira de Brito e_x000D_
 Raimundo Alves Pereira, próximo aos Correios;_x000D_
 Na Praça de Alimentação em frente ao Ginásio Poliesportivo;_x000D_
 - Na Praça da Matriz;_x000D_
 - No retorno (balão) da entrada da cidade;_x000D_
 - Na entrada da cidade que vem de Viçosa-CE, em frente_x000D_
 concessionária do Paulo do Brejo;_x000D_
 - Em frente ao Hospital Joaquim Vieira de Brito.</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/5/requerimento_04-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado expediente ao Chefe do Poder Executivo Municipal, no sentido de que providencie a Pintura Termoplástica das Faixas de Pedestres e Quebra-molas de todas as Ruas e Avenidas da cidade de Cocal-Piauí.</t>
   </si>
   <si>
     <t>MARCIO MOREIRA</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_05-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado expediente ao Chefe do Poder Executivo Municipal, no sentido de que providencie a Perfuração de 02 (dois) Poços Tubulares, no Assentamento Massalina, cujos sejam equipados com Caixas D'água de 5 (cinco) mil litros e Bombas, com ligação de encanação direta para as Residências desta localidade.</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>EVANDRO MANO</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/8/06-03-2025-req.pdf</t>
   </si>
   <si>
     <t>Evandro Vieira de Araújo, indica a nobre Mesa, consultando o_x000D_
 Soberano Plenário, na forma regimental, que seja enviado expediente ao_x000D_
 Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
 Reforma e Ampliação com 02 (duas) salas novas, Secretaria e Cozinha no_x000D_
 Colégio da Comunidade Biridibinha, Município de Cocal-Piauí, pois o_x000D_
 mesmo está com danos também, no Piso e Cobertura.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/9/06-03-2025-2-req.pdf</t>
   </si>
   <si>
     <t>Evandro Vieira de Araújo, indica a nobre Mesa, consultando o_x000D_
 Soberano Plenário, na forma regimental, que seja enviado expediente ao_x000D_
 Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
 Pavimentação Poliédrica com paralelepípedo na Comunidade Cipoeiro,_x000D_
 com 1000 (mil metros) de extensão, pois os moradores reclamam da poeira_x000D_
@@ -287,50 +297,63 @@
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/12/13-03-2025-2-req.pdf</t>
   </si>
   <si>
     <t>Evandro Vieira de Araújo, indica a nobre Mesa, consultando o_x000D_
 Soberano Plenário, na forma regimental, que seja enviado expediente ao_x000D_
 Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
 Reforma do Colégio Cipoeiro e transformar o mesmo em UBS (unidade_x000D_
 Básica de Saúde) para atender as Comunidades Cipoeiro, Boa Vista e_x000D_
 Biridibinha</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/13/13-03-2025-3-req.pdf</t>
   </si>
   <si>
     <t>Maria de Jesus Sousa de Amorim indica a nobre Mesa, consultando o_x000D_
 Soberano Plenário, na forma regimental, que seja enviado expediente ao_x000D_
 Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
 Perfuração de 01 (um) Poço Tubular na Localidade Campestre de Baixo,_x000D_
 próximo a residência do Senhor Chico Novo, equipado com sistema_x000D_
 hidráulico completo, para determinar a vazão de explotação da água do_x000D_
 Poço, com encanação para as residências da região.</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/66/13-03-req_marcio_clebio.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado expediente ao_x000D_
+Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
+Construção de 04 (quatro) quebra-molas na PI 301, o primeiro no Ginásio_x000D_
+Poliesportivo, outros em frente os restaurantes e o último na entrada do_x000D_
+bairro Mundial.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/14/13-03-2025-4-req.pdf</t>
   </si>
   <si>
     <t>Maria de Jesus Sousa de Amorim indica a nobre Mesa, consultando o_x000D_
 Soberano Plenário, na forma regimental, que seja enviado expediente ao_x000D_
 Chefe do Poder Executivo Municipal, no sentido de que providencie à_x000D_
 Pavimentação Poliédrica na Localidade Campestre de Baixo, precisamente_x000D_
 iniciando em frente ao Colégio Municipal Isabília Lima Torres, indo até a_x000D_
 Praça que fica próxima a residência do Senhor Domingos Mariano. Que_x000D_
 providencie também, a Pavimentação Poliédrica na mesma localidade,_x000D_
 saindo da Praça, passando pela residência da Senhora Anunciação, indo até_x000D_
 o Colégio municipal Isabília Lima Torres, pois são 2 (dois) ramais_x000D_
 interligados.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/</t>
   </si>
@@ -423,51 +446,51 @@
   </si>
   <si>
     <t>Evandro Vieira de Araújo, indica a nobre Mesa, consultando o_x000D_
 Soberano Plenário, na forma regimental, que seja enviado expediente ao_x000D_
 Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
 construção de 01 (um) Redutor de Velocidade na Rua Floriano Peixoto, n°_x000D_
 780, bairro São Francisco, Cocal- Piauí, próximo a casa do Senhor_x000D_
 Benedito Oliveira do Nascimento, também, próximo a Rádio Tropical FM.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Maria de Jesus Sousa de Amorim indica a nobre Mesa, consultando o_x000D_
 Soberano Plenário, na forma regimental, que seja enviado expediente ao_x000D_
 Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
 Pavimentação Poliédrica na localidade Palmeirinha, iniciando na residência_x000D_
 do Senhor Antônio do Chagas, passando pela residência do Senhor_x000D_
 Fernando do Chagas Marcolino, até o início do calçamento existente_x000D_
 próximo ao Jovane do Antônio José.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>ITALO MONÇÃO</t>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/24/req-15-05-jesus.pdf</t>
   </si>
   <si>
     <t>Maria de Jesus Sousa de Amorim indica a nobre Mesa, consultando o_x000D_
 Soberano Plenário, na forma regimental, que seja enviado expediente ao_x000D_
 Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
 Perfuração de 01 (um) Poço Tubular na Localidade Palmeirinha próximo a_x000D_
 residência do Zé Graço, equipado com sistema hidráulico completo, para_x000D_
 determinar a vazão de explotação da água do Poço, com encanação para as_x000D_
 residências da região.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/25/15-05-2025-3-req.pdf</t>
   </si>
   <si>
     <t>Gilberto Alves da Silva, Vereador do Município de Cocal - PI, no uso de suas atribuições_x000D_
 legais e com fundamento no interesse público, vem respeitosamente indica a nobre Mesa_x000D_
 consultando o Soberano Plenário, na forma regimental, que seja enviado expediente ao chefe_x000D_
 do Poder Executivo Municipal que providencie a viabilização da construção de uma_x000D_
 Rodoviária Municipal. A construção de uma rodoviária municipal é uma iniciativa_x000D_
 estratégica e necessária para o desenvolvimento urbano e econômico da cidade de Cocal._x000D_
 Atualmente, o município não dispõe de uma infraestrutura adequada para o embarque e_x000D_
 desembarque de passageiros, o que gera desconforto e insegurança para os usuários do_x000D_
@@ -493,131 +516,236 @@
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/27/05-06-2025-2-req.pdf</t>
   </si>
   <si>
     <t>Simone Silva dos Santos, Presidente da Câmara Municipal de CocalPiauí, indica a nobre Mesa, consultando o Soberano Plenário, na forma_x000D_
 regimental, que seja enviado expediente ao Chefe do Poder Executivo_x000D_
 Municipal, no sentido de que providencie através do Órgão competente,_x000D_
 a reconstrução da via Asfáltica que liga a cidade de Cocal à localidade_x000D_
 João Mendes.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/28/05-06-2025-3-req.pdf</t>
   </si>
   <si>
     <t>Valdiomar da Silva Brito, indica a nobre Mesa, consultando o_x000D_
 Soberano Plenário, na forma regimental, que seja enviado expediente ao_x000D_
 Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
 construção de Quebra-molas em frente a todas as Escolas da zona urbana_x000D_
 do Município de Cocal-Piauí, com sinalização e pintura adequada a_x000D_
 visibilidade.</t>
   </si>
   <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/56/req-09-05-2025-gilberto.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de instalação de transformadores e substituição de redes elétricas - comunidade segundo campo deste Município</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
     <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/61/req_15-05-2025-marcio_clebio.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado expediente ao_x000D_
+Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
+Construção de 01 (um) Matadouro Público, no Município de Cocal-Piauí,_x000D_
+onde a Secretaria de Obras e Infraestrutura achar conveniente o local.</t>
+  </si>
+  <si>
+    <t>30</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/29/11-09-25-req.pdf</t>
   </si>
   <si>
     <t>Simone Silva dos Santos, Presidente da Câmara Municipal de CocalPiauí, indica a nobre Mesa, consultando o Soberano Plenário, na forma_x000D_
 regimental, que seja enviado expediente ao Chefe do Poder Executivo_x000D_
 Municipal, no sentido de que providencie através do Órgão competente,_x000D_
 construção de 01 (um) Redutor de Velocidade com sinalização reflexiva_x000D_
 amarelo âmbar, na localidade Angico Branco, próximo a entrada do Saco_x000D_
 de São Francisco.</t>
   </si>
   <si>
-    <t>30</t>
+    <t>60</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/60/req_04-09-2025_-_simone.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado expediente ao Chefe do Poder Executivo_x000D_
+Municipal, no sentido de que providencie através do Órgão competente,_x000D_
+Equipamentos para 01 Poço existente na localidade Boíba, com base para_x000D_
+Caixa D'água, Bomba e material de encanação para as residências.</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>RIBAMAR</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/59/req_18-09-2025-ribamar.pdf</t>
+  </si>
+  <si>
+    <t>que seja enviado expediente ao Chefe do Poder_x000D_
+Executivo Municipal, no sentido de que providencie através do Örgão_x000D_
+competente, a Pavimentação Poliédrica numa extensão de 100 m de_x000D_
+comprimento por 7m de largura na Localidade Faveira, em frente ao Posto_x000D_
+de Saúde.</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/58/req_18-09-2025-mateus.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado expediente ao_x000D_
+Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
+construção de 01 (uma) Quadra Poliesportiva na Agrovila Olho D'água</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/57/req_02-10-maria_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
+Perfuração de 01 (um) Poço Tubular na Localidade Vila União, região do_x000D_
+Conduru, completo, para determinar a vazão de explotação da água do_x000D_
+Poço, com encanação para as residências da região.</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/30/11-09-25-2-req.pdf</t>
   </si>
   <si>
     <t>Márcio Clébio de Castro Moreira, indica a nobre Mesa, consultando_x000D_
 o Soberano Plenário, na forma regimental, que seja enviado expediente ao_x000D_
 Chefe do Poder Executivo Municipal, no sentido de que providencie a_x000D_
 Construção de 02 (duas) salas de Aula e 01 (uma) Quadra Poliesportiva_x000D_
 coberta, com rede de proteção, acessórios e iluminação adequada, no Grupo_x000D_
 Escolar Libório Severiano Veras, na localidade Agrovila Massalina.</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/31/06-11-25-req.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de providências para o Regularização Fundiária Urbana (REURB) e Rural, no âmbito do município de Cocal, estado do Piauí.</t>
-  </si>
-[...1 lines deleted...]
-    <t>32</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/32/13-11-2025-req.pdf</t>
   </si>
   <si>
     <t>Evandro Vieira de Araújo, indica a nobre Mesa, consultando o Soberano Plenário, na forma regimental, que a Exma. Srª Presidente da Câmara Municipal de Cocal-Piauí, providencie instalar câmeras de Segurança no prédio da Câmara Municipal, inclusive no Plenário e solicita também, um curso de armamento e treinamento de defesa pessoal, para os Guardas Legislativos, focado em técnicas específicas de Proteção, como Defesa Pessoal, Tiro, Escolta e Análise de Risco, para atuar profissionalmente de acordo com a Lei. Oriente aos Guardas Legislativos para fazer vistoria nas pessoas na entrada do prédio, com o objetivo de averiguar se está entrando alguém armado, por motivo de proteção e integridade física dos vereadores e das pessoas que vierem assistir as Sessões.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/1/pl_01-2025-leg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de adicional de periculosidade aos Guardas Legislativos da Câmara Municipal de Cocal-PI e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/45/pl_013-2025_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Cuidando de Quem Cuida",_x000D_
 visando promover ações de orientação e atenção às_x000D_
 mães e famílias atípicas no município de Cocal-PI, e_x000D_
 estabelece a Semana da Maternidade Atípica.</t>
   </si>
   <si>
-    <t>46</t>
-[...9 lines deleted...]
-COCAL-PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/55/pl_012-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui sobre política pública do Município de Cocal - PI, para garantia, proteção e ampliação dos direitos das pessoas com transtorno do espectro autista (TEA) e seus familiares</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/63/pl_17-2025-09-10_-_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Determina que seja afixado, de forma_x000D_
+visível, nos veículos destinados a_x000D_
+transporte escolar, adesivo exibindo 0_x000D_
+número do serviço de reclamações do_x000D_
+órgão responsável pela fiscalização dessa_x000D_
+atividade, e dá outras providências</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/64/pl_18-2025-09-10_-mateus.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município a conceder aos_x000D_
+portadores de Diabetes Tipo 1, um_x000D_
+sensor medidor de glicose digital”</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>FABRÍCIA VIEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/65/pl_19-10-fabricia.pdf</t>
+  </si>
+  <si>
+    <t>Institui a política municipal de regulação, transparência e acesso em saúde no âmbito do Município de Cocal - PI</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>DR CRISTIANO BRITTO</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/7/pl_01-2025_executivo.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DO PISO SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO PARA O ANO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/40/pl_02-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho_x000D_
 Municipal dos Direitos da Pessoa Idosa,_x000D_
@@ -662,50 +790,74 @@
   <si>
     <t>Cria incentivos fiscais para instalação e_x000D_
 permanência de empresas na cidade de Cocal-Pl e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/44/pl_08-2025_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA_x000D_
 DO PODER EXECUTIVO MUNICIPAL, QUE TRATA LEI MUNICIPAL 672/2021, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/47/pl_020-executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no orçamento do exercício de 2025, para atendimento de despesas com a implementação de educação em_x000D_
 tempo integral, conforme diretrizes da Portaria MEC nº 605/2025, e dá outras providências</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>PIL</t>
+  </si>
+  <si>
+    <t>Projeto indicativo de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_indicativo_lei_14-2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO COMPLEXO DE REFERÊNCIA DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DA PESSOА COM SÍNDROME DE DOWN NO MUNICÍPIO DE COCAL-PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/53/pl_indicativo_lei_02-10-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre ação social denominada “Força e Fé”, voltada à oferta de oportunidades de desenvolvimento e crescimento para crianças, jovens e adultos, com foco na melhoria da mobilidade e qualidade de vida da população</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1009,68 +1161,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/33/06-03-2025-ind.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/34/06-03-2025-2-ind.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/35/06-03-2025-3-ind.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/36/20-03-2025-ind.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/37/20-03-2025-2-ind.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/38/09-10-2025-ind.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/39/06-11-25-ind.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_01-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/4/requerimento_03-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/5/requerimento_04-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_05-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/8/06-03-2025-req.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/9/06-03-2025-2-req.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/10/06-03-2025-3-req.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/11/13-03-2025-req.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/12/13-03-2025-2-req.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/13/13-03-2025-3-req.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/14/13-03-2025-4-req.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/16/20-03-2025-req-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/17/20-03-2025-2-req.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/18/20-03-2025-3-req.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/19/20-03-2025-req.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/21/req-gilberto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/22/05-05-25-2-req.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/25/15-05-2025-3-req.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/27/05-06-2025-2-req.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/28/05-06-2025-3-req.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/29/11-09-25-req.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/30/11-09-25-2-req.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/31/06-11-25-req.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/32/13-11-2025-req.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/1/pl_01-2025-leg.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/45/pl_013-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/46/pl_014-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/7/pl_01-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/40/pl_02-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/41/pl_03-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/42/pl_06-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/43/pl_07-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/44/pl_08-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/47/pl_020-executivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/33/06-03-2025-ind.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/34/06-03-2025-2-ind.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/35/06-03-2025-3-ind.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/36/20-03-2025-ind.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/37/20-03-2025-2-ind.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/38/09-10-2025-ind.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_02-10-mateus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/39/06-11-25-ind.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_01-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/4/requerimento_03-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/5/requerimento_04-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_05-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/8/06-03-2025-req.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/9/06-03-2025-2-req.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/10/06-03-2025-3-req.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/11/13-03-2025-req.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/12/13-03-2025-2-req.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/13/13-03-2025-3-req.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/66/13-03-req_marcio_clebio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/14/13-03-2025-4-req.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/16/20-03-2025-req-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/17/20-03-2025-2-req.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/18/20-03-2025-3-req.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/19/20-03-2025-req.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/21/req-gilberto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/22/05-05-25-2-req.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/24/req-15-05-jesus.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/25/15-05-2025-3-req.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/27/05-06-2025-2-req.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/28/05-06-2025-3-req.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/56/req-09-05-2025-gilberto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/61/req_15-05-2025-marcio_clebio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/29/11-09-25-req.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/60/req_04-09-2025_-_simone.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/59/req_18-09-2025-ribamar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/58/req_18-09-2025-mateus.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/57/req_02-10-maria_jesus.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/30/11-09-25-2-req.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/31/06-11-25-req.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/32/13-11-2025-req.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/1/pl_01-2025-leg.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/45/pl_013-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/55/pl_012-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/63/pl_17-2025-09-10_-_mateus.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/64/pl_18-2025-09-10_-mateus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/65/pl_19-10-fabricia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/7/pl_01-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/40/pl_02-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/41/pl_03-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/42/pl_06-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/43/pl_07-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/44/pl_08-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/47/pl_020-executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_indicativo_lei_14-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cocal.pi.leg.br/media/sapl/public/materialegislativa/2025/53/pl_indicativo_lei_02-10-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1240,1083 +1392,1421 @@
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" t="s">
+        <v>45</v>
+      </c>
+      <c r="F17" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H17" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>62</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F18" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H18" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H19" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H20" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>77</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>45</v>
+      </c>
+      <c r="F21" t="s">
+        <v>56</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H21" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E22" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F22" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H22" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>83</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D23" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E23" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H23" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>86</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D24" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E24" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F24" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H24" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D25" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E25" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H25" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D26" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E26" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F26" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="H26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D27" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E27" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H27" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D28" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E28" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F28" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G28" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H28" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>98</v>
+      </c>
+      <c r="D29" t="s">
+        <v>44</v>
+      </c>
+      <c r="E29" t="s">
+        <v>45</v>
+      </c>
+      <c r="F29" t="s">
         <v>101</v>
       </c>
-      <c r="B29" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G29" s="1" t="s">
-        <v>78</v>
+        <v>102</v>
       </c>
       <c r="H29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D30" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E30" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F30" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="H30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D31" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E31" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F31" t="s">
-        <v>95</v>
+        <v>46</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="H31" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>109</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D32" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E32" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F32" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H32" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>112</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D33" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E33" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F33" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H33" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>115</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D34" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E34" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F34" t="s">
-        <v>47</v>
+        <v>116</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="H34" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>118</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D35" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E35" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F35" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H35" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>121</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D36" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E36" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F36" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>122</v>
       </c>
       <c r="H36" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>124</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D37" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E37" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>125</v>
       </c>
       <c r="H37" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>127</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="D38" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E38" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F38" t="s">
         <v>56</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H38" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>10</v>
+        <v>128</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>131</v>
       </c>
       <c r="D39" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="E39" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="F39" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>132</v>
       </c>
       <c r="H39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>134</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="D40" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="E40" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H40" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="D41" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="E41" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>140</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="H41" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D42" t="s">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="E42" t="s">
-        <v>141</v>
+        <v>45</v>
       </c>
       <c r="F42" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H42" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="E43" t="s">
-        <v>141</v>
+        <v>45</v>
       </c>
       <c r="F43" t="s">
-        <v>142</v>
+        <v>46</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H43" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D44" t="s">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="E44" t="s">
-        <v>141</v>
+        <v>45</v>
       </c>
       <c r="F44" t="s">
-        <v>142</v>
+        <v>56</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H44" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>135</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>24</v>
+      </c>
+      <c r="D45" t="s">
+        <v>44</v>
+      </c>
+      <c r="E45" t="s">
+        <v>45</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B45" t="s">
-[...14 lines deleted...]
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>139</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" t="s">
+        <v>44</v>
+      </c>
+      <c r="E46" t="s">
+        <v>45</v>
+      </c>
+      <c r="F46" t="s">
+        <v>59</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H46" t="s">
         <v>154</v>
-      </c>
-[...19 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>155</v>
+      </c>
+      <c r="E47" t="s">
+        <v>156</v>
+      </c>
+      <c r="F47" t="s">
+        <v>116</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B47" t="s">
-[...14 lines deleted...]
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>155</v>
+      </c>
+      <c r="E48" t="s">
+        <v>156</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="H48" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>71</v>
+      </c>
+      <c r="D49" t="s">
+        <v>155</v>
+      </c>
+      <c r="E49" t="s">
+        <v>156</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H49" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>89</v>
+      </c>
+      <c r="D50" t="s">
+        <v>155</v>
+      </c>
+      <c r="E50" t="s">
+        <v>156</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H50" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>168</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>92</v>
       </c>
-      <c r="D48" t="s">
-[...12 lines deleted...]
-        <v>162</v>
+      <c r="D51" t="s">
+        <v>155</v>
+      </c>
+      <c r="E51" t="s">
+        <v>156</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H51" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>95</v>
+      </c>
+      <c r="D52" t="s">
+        <v>155</v>
+      </c>
+      <c r="E52" t="s">
+        <v>156</v>
+      </c>
+      <c r="F52" t="s">
+        <v>172</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H52" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>175</v>
+      </c>
+      <c r="E53" t="s">
+        <v>176</v>
+      </c>
+      <c r="F53" t="s">
+        <v>177</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H53" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>180</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
+        <v>175</v>
+      </c>
+      <c r="E54" t="s">
+        <v>176</v>
+      </c>
+      <c r="F54" t="s">
+        <v>177</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H54" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>183</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" t="s">
+        <v>175</v>
+      </c>
+      <c r="E55" t="s">
+        <v>176</v>
+      </c>
+      <c r="F55" t="s">
+        <v>177</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H55" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>186</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56" t="s">
+        <v>175</v>
+      </c>
+      <c r="E56" t="s">
+        <v>176</v>
+      </c>
+      <c r="F56" t="s">
+        <v>177</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H56" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>189</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57" t="s">
+        <v>175</v>
+      </c>
+      <c r="E57" t="s">
+        <v>176</v>
+      </c>
+      <c r="F57" t="s">
+        <v>177</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H57" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>192</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>41</v>
+      </c>
+      <c r="D58" t="s">
+        <v>175</v>
+      </c>
+      <c r="E58" t="s">
+        <v>176</v>
+      </c>
+      <c r="F58" t="s">
+        <v>177</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H58" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>195</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>98</v>
+      </c>
+      <c r="D59" t="s">
+        <v>175</v>
+      </c>
+      <c r="E59" t="s">
+        <v>176</v>
+      </c>
+      <c r="F59" t="s">
+        <v>177</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H59" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>198</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>21</v>
+      </c>
+      <c r="D60" t="s">
+        <v>199</v>
+      </c>
+      <c r="E60" t="s">
+        <v>200</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H60" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>203</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>25</v>
+      </c>
+      <c r="D61" t="s">
+        <v>199</v>
+      </c>
+      <c r="E61" t="s">
+        <v>200</v>
+      </c>
+      <c r="F61" t="s">
+        <v>56</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H61" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2324,50 +2814,63 @@
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>